--- v1 (2026-04-17)
+++ v2 (2026-07-27)
@@ -290,62 +290,62 @@
   <x:si>
     <x:t>13633</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique territoriale , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise touristique</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant manager loisirs hébergement restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP commercialisation et services en hôtel-café-restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Barman (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
@@ -422,74 +422,74 @@
   <x:si>
     <x:t>Certificat de spécialisation métiers du bar (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2018 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : les vins dans les cocktails et les vins de dessert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANDOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Tkl Forma</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation cocktaillerie et initiation mixologie</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
@@ -965,84 +965,84 @@
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
+    <x:t>Mixologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flair Evolution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umih Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barista, latte art, dégustation, coffee brewing et cocktails coffee shop</x:t>
   </x:si>
   <x:si>
-    <x:t>Flair Evolution</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bartending</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>04/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
@@ -2240,153 +2240,154 @@
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>580201</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>572132</x:v>
+        <x:v>515681</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>547786</x:v>
+        <x:v>572134</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -2396,51 +2397,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>572134</x:v>
+        <x:v>572132</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>49</x:v>
@@ -2455,51 +2456,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>515681</x:v>
+        <x:v>547786</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -2691,51 +2692,51 @@
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>554310</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39887</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -3398,51 +3399,51 @@
       <x:c r="K30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>587385</x:v>
+        <x:v>587383</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -3452,51 +3453,51 @@
       <x:c r="K31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>587383</x:v>
+        <x:v>587395</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
@@ -3509,51 +3510,51 @@
       <x:c r="K32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>587395</x:v>
+        <x:v>587385</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -4213,51 +4214,51 @@
       <x:c r="L44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>496768</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -4569,216 +4570,216 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>612314</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>587217</x:v>
+        <x:v>587384</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>587382</x:v>
+        <x:v>587217</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>587384</x:v>
+        <x:v>587382</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>104</x:v>
@@ -4791,51 +4792,51 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>587386</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42723</x:v>
@@ -4895,51 +4896,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>552802</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -5425,51 +5426,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>552854</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>168</x:v>
@@ -5486,51 +5487,51 @@
       <x:c r="L66" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>552856</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5599,51 +5600,51 @@
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>520637</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>113</x:v>
@@ -5763,51 +5764,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>572135</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
@@ -5822,51 +5823,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>547588</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -6506,51 +6507,51 @@
       <x:c r="L84" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>570011</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37492</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -6563,51 +6564,51 @@
       <x:c r="L85" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>570002</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
@@ -6622,224 +6623,224 @@
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>570004</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37492</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
-      <x:c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>496253</x:v>
+        <x:v>586995</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37492</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>496256</x:v>
+        <x:v>496253</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>37492</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
+      <x:c r="E89" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>586995</x:v>
+        <x:v>496256</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>213</x:v>
@@ -6913,51 +6914,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>553054</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>212</x:v>
@@ -7153,51 +7154,51 @@
       <x:c r="L95" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>604100</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>168</x:v>
@@ -7274,51 +7275,51 @@
       <x:c r="L97" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>553335</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>168</x:v>
@@ -7335,51 +7336,51 @@
       <x:c r="L98" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>553336</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -7395,51 +7396,51 @@
       <x:c r="L99" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>565332</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>168</x:v>
@@ -7758,51 +7759,51 @@
       <x:c r="L105" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>548853</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>168</x:v>
@@ -7879,51 +7880,51 @@
       <x:c r="L107" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>553258</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>168</x:v>
@@ -7940,51 +7941,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>553259</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -8649,51 +8650,51 @@
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>572136</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
@@ -8708,51 +8709,51 @@
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>547590</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -9180,51 +9181,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>547726</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -9237,169 +9238,170 @@
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>572144</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>520641</x:v>
+        <x:v>572143</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>572143</x:v>
+        <x:v>520641</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
@@ -9987,51 +9989,51 @@
       <x:c r="L144" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>504070</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -10047,51 +10049,51 @@
       <x:c r="L145" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>567815</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>279</x:v>
@@ -10108,51 +10110,51 @@
       <x:c r="L146" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>567817</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -10168,170 +10170,175 @@
       <x:c r="L147" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>567818</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>273</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>554098</x:v>
+        <x:v>604288</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>554099</x:v>
+        <x:v>604289</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>275</x:v>
@@ -10342,178 +10349,173 @@
       <x:c r="K150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>604288</x:v>
+        <x:v>604290</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>604289</x:v>
+        <x:v>554098</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>278</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>604290</x:v>
+        <x:v>554099</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -10526,51 +10528,51 @@
       <x:c r="L153" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>570577</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>283</x:v>
@@ -10587,51 +10589,51 @@
       <x:c r="L154" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>599324</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
@@ -10827,51 +10829,51 @@
       <x:c r="L158" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>553831</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -10887,51 +10889,51 @@
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>565336</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37379</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
@@ -10946,51 +10948,51 @@
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>557465</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -11361,224 +11363,223 @@
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>566278</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>572139</x:v>
+        <x:v>565335</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>37379</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
-      <x:c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>565335</x:v>
+        <x:v>554023</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>37379</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>554023</x:v>
+        <x:v>572139</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -11652,51 +11653,51 @@
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>516393</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
@@ -11709,218 +11710,224 @@
       <x:c r="K173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>608443</x:v>
+        <x:v>555790</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s"/>
+      <x:c r="E174" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>572141</x:v>
+        <x:v>559030</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>42716</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>584258</x:v>
+        <x:v>585248</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>302</x:v>
-[...1 lines deleted...]
-      <x:c r="C176" s="15" t="s"/>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C176" s="15" t="n">
+        <x:v>39345</x:v>
+      </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>300</x:v>
-[...1 lines deleted...]
-      <x:c r="J176" s="14" t="s"/>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="J176" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>584259</x:v>
+        <x:v>588161</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -11930,224 +11937,218 @@
       <x:c r="K177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>555790</x:v>
+        <x:v>608443</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
-      <x:c r="E178" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>559030</x:v>
+        <x:v>572141</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>585248</x:v>
+        <x:v>584258</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>143</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>307</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>588161</x:v>
+        <x:v>584259</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -12283,107 +12284,105 @@
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>604905</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>501559</x:v>
+        <x:v>572736</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -12393,116 +12392,118 @@
       <x:c r="K185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>553689</x:v>
+        <x:v>501559</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>572736</x:v>
+        <x:v>553689</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -12747,273 +12748,273 @@
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>617233</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>547591</x:v>
+        <x:v>572138</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>572137</x:v>
+        <x:v>547592</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
-      <x:c r="E194" s="14" t="s"/>
+      <x:c r="E194" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>572138</x:v>
+        <x:v>547591</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>547592</x:v>
+        <x:v>572137</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13034,210 +13035,211 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>597403</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>142</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-        <x:v>137</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>138</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>566655</x:v>
+        <x:v>177597</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>565338</x:v>
+        <x:v>566655</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>48</x:v>
-[...1 lines deleted...]
-      <x:c r="C199" s="3" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="n">
+        <x:v>40096</x:v>
+      </x:c>
       <x:c r="D199" s="3" t="s"/>
+      <x:c r="E199" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J199" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>177597</x:v>
+        <x:v>565338</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>138</x:v>
@@ -13651,51 +13653,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>610968</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
@@ -13706,51 +13708,51 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>614619</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">