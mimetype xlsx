--- v0 (2025-12-31)
+++ v1 (2026-04-14)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -395,74 +395,74 @@
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Chatelier</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
+    <x:t>LP École libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ecole libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec des Métiers</x:t>
   </x:si>
   <x:si>
-    <x:t>13006</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
-    <x:t>LP École libre des métiers</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO modèle électronique</x:t>
   </x:si>
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ampère</x:t>
@@ -479,60 +479,60 @@
   <x:si>
     <x:t>Handicapé</x:t>
   </x:si>
   <x:si>
     <x:t>Montage câblage électronique</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - Esrp La Rouguière</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de montage et de câblage en électronique</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
-    <x:t>AFPA - FILIALE ENTREPRISE</x:t>
-[...5 lines deleted...]
-    <x:t>04/20/2026 00:00:00</x:t>
+    <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Henri</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean Lurçat</x:t>
   </x:si>
   <x:si>
     <x:t>13693</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
@@ -594,50 +594,56 @@
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP de Sorgues</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Cisson</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pôle Ecoles Méditerranée - Ecoles des apprentis de la Marine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83800</x:t>
   </x:si>
   <x:si>
     <x:t>LP P Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>VEYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -2201,272 +2207,272 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>597060</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>556782</x:v>
+        <x:v>597041</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>509396</x:v>
+        <x:v>556782</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>597070</x:v>
+        <x:v>509396</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>597041</x:v>
+        <x:v>597070</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>24</x:v>
@@ -2474,57 +2480,57 @@
       <x:c r="H24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>609476</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -2728,152 +2734,152 @@
       <x:c r="R28" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>572943</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36176</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24322</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>525963</x:v>
+        <x:v>525902</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36176</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24322</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>525902</x:v>
+        <x:v>525963</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3488,153 +3494,210 @@
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>597058</x:v>
+        <x:v>616040</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="Q43" s="4" t="s">
+      <x:c r="R43" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="R43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>597066</x:v>
+        <x:v>597058</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:21">
+      <x:c r="A44" s="13" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B44" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>37489</x:v>
+      </x:c>
+      <x:c r="D44" s="15" t="s"/>
+      <x:c r="E44" s="14" t="s"/>
+      <x:c r="F44" s="14" t="s"/>
+      <x:c r="G44" s="14" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s"/>
+      <x:c r="I44" s="16" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K44" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="L44" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M44" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N44" s="15" t="n">
+        <x:v>24252</x:v>
+      </x:c>
+      <x:c r="O44" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P44" s="14" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="S44" s="14" t="n">
+        <x:v>597066</x:v>
+      </x:c>
+      <x:c r="T44" s="16" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="U44" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">