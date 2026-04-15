--- v0 (2026-01-01)
+++ v1 (2026-04-15)
@@ -263,60 +263,60 @@
   <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaseq</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
@@ -1299,163 +1299,161 @@
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>556142</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s"/>
+      <x:c r="E8" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>64</x:v>
-[...1 lines deleted...]
-      <x:c r="H8" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H8" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I8" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>596698</x:v>
+        <x:v>602526</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
-      <x:c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>602526</x:v>
+        <x:v>596698</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">