--- v2 (2026-04-15)
+++ v3 (2026-06-13)
@@ -839,71 +839,71 @@
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable technique d'exploitations sonores</x:t>
   </x:si>
   <x:si>
     <x:t>Espace des Arts Numériques de l'Image et du Son</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Exploitation des liaisons RF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubitech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Réseau ethernet en son</x:t>
   </x:si>
   <x:si>
-    <x:t>Ubitech</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Smaart Live</x:t>
   </x:si>
   <x:si>
-    <x:t>Exploitation des liaisons RF</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Conception et optimisation des systèmes de diffusion - Niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Conception et installation de système son - Niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>DiGiCo – SD et Quantum – Niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Réseau Ethernet dans le son - Niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur du son</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son</x:t>
   </x:si>
   <x:si>
     <x:t>3IS</x:t>
   </x:si>
   <x:si>
     <x:t>78990</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Tout public</x:t>
@@ -1025,66 +1025,66 @@
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Communication et de l'Audiovisuel de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>IMCA PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public de la formation initiale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Montage audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
+    <x:t>Cadreur monteur - vidéaste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Femme , Handicapé , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cadreur monteur - vidéaste BC2 assurer le tournage d’un projet audiovisuel de type reportage</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur monteur - vidéaste blocs de compétences 2 - 3</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste BC02 Assurer le tournage d’un projet audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste BC03 Réaliser le montage d’un projet audiovisuel et livrer le film</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur monteur - vidéaste (ADAPTE)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Handicapé , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2026 00:00:00</x:t>
   </x:si>
@@ -5460,153 +5460,153 @@
       <x:c r="K72" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>610258</x:v>
+        <x:v>610139</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>45061</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>610262</x:v>
+        <x:v>610258</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>45061</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>610139</x:v>
+        <x:v>610262</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>59</x:v>
@@ -6293,51 +6293,51 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>546511</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
@@ -6346,51 +6346,51 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>610263</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
@@ -6550,139 +6550,139 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>610224</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>45061</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>610140</x:v>
+        <x:v>610218</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>45061</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>610218</x:v>
+        <x:v>610140</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>59</x:v>
@@ -7047,197 +7047,197 @@
       <x:c r="A102" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38803</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>587175</x:v>
+        <x:v>565858</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38803</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>587177</x:v>
+        <x:v>587175</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38803</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>565858</x:v>
+        <x:v>587177</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>210</x:v>
       </x:c>