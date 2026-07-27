--- v2 (2026-04-15)
+++ v3 (2026-07-27)
@@ -383,57 +383,57 @@
   <x:si>
     <x:t>69300</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Privé Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro conduite et gestion de l'entreprise vitivinicole (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro conduite et gestion de l'entreprise vitivinicole</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation élevage (Apprentissage)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
   </x:si>
@@ -2783,239 +2783,239 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>596664</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>611632</x:v>
+        <x:v>611642</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>506227</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>611642</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -3026,55 +3026,55 @@
         <x:v>554258</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -4682,79 +4682,79 @@
         <x:v>551917</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38650</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="Q60" s="16" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>506183</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>