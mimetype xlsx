--- v0 (2026-01-01)
+++ v1 (2026-04-15)
@@ -314,66 +314,66 @@
   <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode physico-chimique analyse</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
@@ -1538,228 +1538,226 @@
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>556142</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s"/>
+      <x:c r="E12" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="H12" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>596698</x:v>
+        <x:v>602526</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>602526</x:v>
+        <x:v>596698</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>596699</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
@@ -1877,51 +1875,51 @@
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>596685</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>35516</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">