--- v2 (2026-04-17)
+++ v3 (2026-07-26)
@@ -269,62 +269,62 @@
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Traitement eau</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers des services à l'environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Pollution atmosphérique</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
@@ -434,80 +434,80 @@
   <x:si>
     <x:t>94800</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers des services à l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Écologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention chimie parcours chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours génie chimique, génie des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie chimique-génie des procédés parcours contrôle, pilotage et optimisation des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
@@ -644,95 +644,95 @@
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>83501</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Méthode physico-chimique analyse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
-    <x:t>Méthode physico-chimique analyse</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
-    <x:t>83130</x:t>
-[...14 lines deleted...]
-    <x:t>UNIVERSITE DE TOULON</x:t>
+    <x:t>licence pro mention métiers de la radioprotection et de la sécurité nucléaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels, technologiques et environnementaux</x:t>
   </x:si>
   <x:si>
     <x:t>Management environnemental</x:t>
   </x:si>
   <x:si>
-    <x:t>LA CIOTAT CEDEX</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels, technologiques et environnementaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels technologiques et environnementaux</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
@@ -953,81 +953,81 @@
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère spécialisé expert en projets et production énergies renouvelables</x:t>
   </x:si>
   <x:si>
     <x:t>Amtalents</x:t>
   </x:si>
   <x:si>
     <x:t>75013</x:t>
   </x:si>
   <x:si>
     <x:t>Énergie renouvelable</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Eco-conception</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3d Ingénierie Systèmes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innover en intégrant l'éco-conception (niveau 2)</x:t>
+  </x:si>
+  <x:si>
     <x:t>13090</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Innover en intégrant l'éco-conception (niveau 2)</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1880,51 +1880,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>551861</x:v>
+        <x:v>497968</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38653</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>57</x:v>
@@ -1941,51 +1941,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>497968</x:v>
+        <x:v>551861</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>41382</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -2063,51 +2063,51 @@
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>548692</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -2748,266 +2748,266 @@
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>572335</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>40530</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>12556</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>574906</x:v>
+        <x:v>575055</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>574907</x:v>
+        <x:v>574906</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>35372</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="P25" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>575545</x:v>
+        <x:v>574907</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>40530</x:v>
+        <x:v>35372</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>12556</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="P26" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="P26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>575055</x:v>
+        <x:v>575545</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -3026,51 +3026,51 @@
       <x:c r="L27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>607273</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -3203,79 +3203,79 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>594595</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35372</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>596710</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
@@ -3495,66 +3495,66 @@
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>605768</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
@@ -3785,57 +3785,57 @@
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>609846</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
@@ -3847,54 +3847,54 @@
       <x:c r="H42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>581547</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>176</x:v>
@@ -4077,51 +4077,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>548691</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
@@ -4192,377 +4192,375 @@
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>594622</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="H49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>602526</x:v>
+        <x:v>596698</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s"/>
+      <x:c r="E50" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="H50" s="14" t="s"/>
+      <x:c r="H50" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>596698</x:v>
+        <x:v>602526</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>556142</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>35406</x:v>
+        <x:v>40109</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>12587</x:v>
+        <x:v>24121</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>596713</x:v>
+        <x:v>592391</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>40109</x:v>
+        <x:v>35406</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>24121</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>592391</x:v>
+        <x:v>596713</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>35406</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>554940</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
@@ -4575,51 +4573,51 @@
       <x:c r="G55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>575977</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
@@ -4666,75 +4664,75 @@
       <x:c r="S56" s="14" t="n">
         <x:v>594616</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35406</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>603844</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
@@ -4817,51 +4815,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>493130</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
@@ -5312,62 +5310,62 @@
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>494767</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
@@ -5494,51 +5492,51 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>547572</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
@@ -6096,51 +6094,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>549871</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38653</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -6324,314 +6322,314 @@
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>572158</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>134</x:v>
-[...2 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>31606</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>591905</x:v>
+        <x:v>533670</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="H88" s="14" t="s">
+      <x:c r="I88" s="16" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="S88" s="14" t="n">
+        <x:v>533673</x:v>
+      </x:c>
+      <x:c r="T88" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="S88" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T88" s="16" t="s">
+      <x:c r="U88" s="16" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="H89" s="0" t="s">
+      <x:c r="I89" s="4" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="P89" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="Q89" s="4" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="R89" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="P89" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>533673</x:v>
+        <x:v>533687</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="U89" s="4" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H90" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="H90" s="14" t="s">
+      <x:c r="I90" s="16" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="S90" s="14" t="n">
+        <x:v>533693</x:v>
+      </x:c>
+      <x:c r="T90" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="S90" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T90" s="16" t="s">
+      <x:c r="U90" s="16" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>304</x:v>
-[...1 lines deleted...]
-      <x:c r="C91" s="3" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="n">
+        <x:v>38701</x:v>
+      </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>296</x:v>
-[...2 lines deleted...]
-        <x:v>297</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="J91" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>31606</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>533693</x:v>
+        <x:v>591905</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>