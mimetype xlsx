--- v3 (2026-05-31)
+++ v4 (2026-07-26)
@@ -302,107 +302,107 @@
   <x:si>
     <x:t>11/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet webmarketing et e-commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Dcf - Academy Numérique</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet webmarketing et e-commerce (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concevoir une campagne publicitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>directeur artistique en design graphique</x:t>
   </x:si>
   <x:si>
     <x:t>Brassart Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Brassart Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
@@ -449,60 +449,60 @@
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>ESAME</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication BC01 Elaborer une stratégie d'image et de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Ecrire, filmer, monter une vidéo avec son smartphone</x:t>
   </x:si>
   <x:si>
     <x:t>Documentation audiovisuelle et multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
@@ -1833,51 +1833,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>601339</x:v>
+        <x:v>584184</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -1890,51 +1890,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>584184</x:v>
+        <x:v>601339</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
@@ -1996,51 +1996,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>576505</x:v>
+        <x:v>576504</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>88</x:v>
@@ -2049,100 +2049,100 @@
       <x:c r="K14" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>576504</x:v>
+        <x:v>576512</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>576512</x:v>
+        <x:v>576505</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>88</x:v>
@@ -2376,51 +2376,51 @@
       <x:c r="L20" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>613748</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -2544,51 +2544,51 @@
       <x:c r="M23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>578772</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -2601,51 +2601,51 @@
       <x:c r="M24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>578773</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -2655,51 +2655,51 @@
       <x:c r="K25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>496128</x:v>
+        <x:v>546438</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>122</x:v>
@@ -2716,51 +2716,51 @@
       <x:c r="K26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>546438</x:v>
+        <x:v>496128</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -2776,54 +2776,54 @@
       <x:c r="L27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>608616</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -2835,51 +2835,51 @@
       <x:c r="L28" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>608618</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -2889,51 +2889,51 @@
       <x:c r="L29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>613658</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
@@ -2942,54 +2942,54 @@
       <x:c r="L30" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>46382</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>576586</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
@@ -3268,51 +3268,51 @@
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>549711</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -3905,51 +3905,51 @@
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>549710</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
@@ -4304,51 +4304,51 @@
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>575024</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -4361,51 +4361,51 @@
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>575025</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
@@ -4420,51 +4420,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>575026</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -4477,51 +4477,51 @@
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>575027</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>192</x:v>
@@ -4538,51 +4538,51 @@
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>558143</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>115</x:v>
@@ -4590,51 +4590,51 @@
       <x:c r="M59" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>618257</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -4644,216 +4644,216 @@
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>537350</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>557223</x:v>
+        <x:v>537353</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>486635</x:v>
+        <x:v>557223</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>486637</x:v>
+        <x:v>486635</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
@@ -4863,168 +4863,168 @@
       <x:c r="K64" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>479282</x:v>
+        <x:v>486637</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>479283</x:v>
+        <x:v>479282</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>537353</x:v>
+        <x:v>479283</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5034,51 +5034,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>599365</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -5091,51 +5091,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>599369</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -5261,51 +5261,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>588325</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
@@ -5320,51 +5320,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>588326</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>115</x:v>